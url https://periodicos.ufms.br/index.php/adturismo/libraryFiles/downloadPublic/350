--- v0 (2026-06-03)
+++ v1 (2026-09-17)
@@ -17,51 +17,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="555555"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C13061D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2228850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1303020" cy="1303020"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Imagem 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -96,184 +96,176 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[TÍTULO DO ARTIGO EM PORTUGUÊS – MAIÚSCULAS, NEGRITO, CENTRALIZADO, Times New Roman 14]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRPr="00AF35FA" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
+      <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[TITLE IN ENGLISH — UPPERCASE, CENTERED]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
+      <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>[TÍTULO EN ESPAÑOL — MAYÚSCULAS, CENTRADO]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="555555"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1031395</wp:posOffset>
+                  <wp:posOffset>1031875</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1221331" cy="1080655"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="12065"/>
+                <wp:extent cx="1221331" cy="1346200"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Caixa de Texto 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1221331" cy="1080655"/>
+                          <a:ext cx="1221331" cy="1346200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>ISSN 2594-8497</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29155C41" wp14:editId="3380F238">
                                   <wp:extent cx="931545" cy="320040"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="1" name="Imagem 1"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1" name="Imagem 1"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId8">
                                             <a:extLst>
@@ -293,852 +285,686 @@
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:pStyle w:val="Rodap"/>
                               <w:spacing w:before="20"/>
                               <w:ind w:left="-132" w:right="-85"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A14E4D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Licenciada por </w:t>
-[...19 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Licenciada por Creative </w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00A14E4D" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:pStyle w:val="Rodap"/>
                               <w:spacing w:before="20"/>
                               <w:ind w:left="-132" w:right="-85"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A14E4D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Commons 4.0 / Internacional</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A14E4D">
+                            <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00A14E4D" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:pStyle w:val="Rodap"/>
                               <w:spacing w:before="20"/>
                               <w:ind w:left="-132" w:right="-85"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A14E4D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>CC BY 4.0</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:81.2pt;width:96.15pt;height:85.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9Mi4ONwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2zna20Qp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27yJRIPZGPj57ftbUiB2FdBTqn2SClRGgORaV3Of3+sv50&#13;&#10;Q4nzTBdMgRY5PQpH7xYfP8wbMxNDKEEVwhIE0W7WmJyW3ptZkjheipq5ARih0SnB1szj1u6SwrIG&#13;&#10;0WuVDNN0mjRgC2OBC+fw9L5z0kXEl1Jw/ySlE56onGJuPq42rtuwJos5m+0sM2XF+zTYP2RRs0rj&#13;&#10;o2eoe+YZ2dvqD6i64hYcSD/gUCcgZcVFrAGrydJ31WxKZkSsBclx5kyT+3+w/PGwMc+W+PYLtNjA&#13;&#10;QEhj3MzhYainlbYOX8yUoB8pPJ5pE60nPFwaDrPRKKOEoy9Lb9LpZBJwkst1Y53/KqAmwcipxb5E&#13;&#10;utjhwfku9BQSXnOgqmJdKRU3QQtipSw5MOyi8jFJBH8TpTRpcjodTdII/MYXoM/3t4rxH316V1GI&#13;&#10;pzTmfCk+WL7dtj0jWyiOSJSFTkPO8HWFuA/M+WdmUTTIDQ6Cf8JFKsBkoLcoKcH++tt5iMdeopeS&#13;&#10;BkWYU/dzz6ygRH3T2OXbbDwOqo2b8eTzEDf22rO99uh9vQJkCDuB2UUzxHt1MqWF+hXnZRleRRfT&#13;&#10;HN/OqT+ZK9+NBs4bF8tlDEKdGuYf9MbwAB06Evh8aV+ZNX0/PUrhEU5yZbN3be1iw00Ny70HWcWe&#13;&#10;B4I7VnveUeNRNf08hiG63seoy19j8RsAAP//AwBQSwMEFAAGAAgAAAAhAPdZsU3hAAAADgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9ZW4tY6TVFI0zgVj8KFEwVx3saubTW2o9hNw9+z&#13;&#10;PcFlpd2ZnUe9nVzHRjVEG7yA5SIDpnwbpPVawNfn67wEFhN6iV3wSsCPirBtbm9qrGS4+A817pNm&#13;&#10;JOJjhQJMSn3FeWyNchgXoVeesGMYHCZaB83lgBcSdx3Ps6zgDq0nB4O9ejaqPe3PTsDuSa91W+Jg&#13;&#10;dqW0dpy+j+/6TYi72fSyofG4AZbUlP4+4NqB8kNDwQ7h7GVknYD5AxHpXOT3wK74elkAOwhYrfIC&#13;&#10;eFPz/zWaXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#13;&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#13;&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9Mi4ONwIAAH0EAAAOAAAAAAAA&#13;&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3WbFN4QAAAA4BAAAPAAAA&#13;&#10;AAAAAAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Caixa de Texto 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:81.25pt;width:96.15pt;height:106pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDkHbcxNwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwnabYZcYosRYYB&#13;&#10;QVsgHXpWZCk2JouapMTOfv0o2flo11Oxi0yJ1BP5HunZbVsrchDWVaBzmg6GlAjNoaj0Lqc/n1af&#13;&#10;vlDiPNMFU6BFTo/C0dv5xw+zxmRiBCWoQliCINpljclp6b3JksTxUtTMDcAIjU4JtmYet3aXFJY1&#13;&#10;iF6rZDQcTpMGbGEscOEcnt51TjqP+FIK7h+kdMITlVPMzcfVxnUb1mQ+Y9nOMlNWvE+DvSOLmlUa&#13;&#10;Hz1D3THPyN5W/0DVFbfgQPoBhzoBKSsuYg1YTTp8Vc2mZEbEWpAcZ840uf8Hy+8PG/NoiW+/QYsC&#13;&#10;BkIa4zKHh6GeVto6fDFTgn6k8HimTbSe8HBpNErH45QSjr50PJmiMAEnuVw31vnvAmoSjJxa1CXS&#13;&#10;xQ5r57vQU0h4zYGqilWlVNyEXhBLZcmBoYrKxyQR/EWU0qTJ6XR8M4zAL3wB+nx/qxj/1ad3FYV4&#13;&#10;SmPOl+KD5dtt2zOyheKIRFnoesgZvqoQd82cf2QWmwa5wUHwD7hIBZgM9BYlJdg/b52HeNQSvZQ0&#13;&#10;2IQ5db/3zApK1A+NKn9NJ5PQtXEzufk8wo299myvPXpfLwEZQiUwu2iGeK9OprRQP+O8LMKr6GKa&#13;&#10;49s59Sdz6bvRwHnjYrGIQdinhvm13hgeoIMigc+n9plZ0+vpsRXu4dSuLHslaxcbbmpY7D3IKmoe&#13;&#10;CO5Y7XnHHo9d089jGKLrfYy6/DXmfwEAAP//AwBQSwMEFAAGAAgAAAAhAC9RzfjhAAAADgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT8tuwjAQvFfqP1iL1Bs40BJCiIP6oL30VFpxXmJjW43XUWxC+vc1&#13;&#10;p/ay0u7MzqPajq5lg+qD9SRgPsuAKWq8tKQFfH2+TgtgISJJbD0pAT8qwLa+vamwlP5CH2rYR82S&#13;&#10;CIUSBZgYu5Lz0BjlMMx8pyhhJ987jGntNZc9XpK4a/kiy3Lu0FJyMNipZ6Oa7/3ZCdg96bVuCuzN&#13;&#10;rpDWDuPh9K7fhLibjC+bNB43wKIa498HXDuk/FCnYEd/JhlYK2C6SsR0zhdLYFd8Pc+BHQXcrx6W&#13;&#10;wOuK/69R/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#13;&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#13;&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkHbcxNwIAAH0EAAAOAAAAAAAA&#13;&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAvUc344QAAAA4BAAAPAAAA&#13;&#10;AAAAAAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AF35FA">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>ISSN 2594-8497</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29155C41" wp14:editId="3380F238">
                             <wp:extent cx="931545" cy="320040"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="1" name="Imagem 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1" name="Imagem 1"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId9">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="931545" cy="320040"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:pStyle w:val="Rodap"/>
                         <w:spacing w:before="20"/>
                         <w:ind w:left="-132" w:right="-85"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A14E4D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Licenciada por </w:t>
-[...19 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Licenciada por Creative </w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00A14E4D" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:pStyle w:val="Rodap"/>
                         <w:spacing w:before="20"/>
                         <w:ind w:left="-132" w:right="-85"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A14E4D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Commons 4.0 / Internacional</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A14E4D">
+                      <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00A14E4D" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:pStyle w:val="Rodap"/>
                         <w:spacing w:before="20"/>
                         <w:ind w:left="-132" w:right="-85"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A14E4D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>CC BY 4.0</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5582" w:type="dxa"/>
         <w:tblInd w:w="3539" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF35FA" w:rsidRPr="003B384F" w:rsidTr="00AF35FA">
+      <w:tr w:rsidR="00AF35FA" w:rsidRPr="00D17DB0" w:rsidTr="00AF35FA">
         <w:trPr>
           <w:trHeight w:val="1745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5582" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Nome Completo do Autor 1] — [SIGLA DA INSTITUIÇÃO]¹</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORCID: https://orcid.org/0000-0000-0000-0000</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail: [email@instituicao.edu.br]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Nome Completo do Autor 2, se houver] — [SIGLA]²</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORCID: https://orcid.org/0000-0000-0000-0000</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail: [email@instituicao.edu.br]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...50 lines deleted...]
-                      <wps:txbx>
+      <w:tr w:rsidR="00D17DB0" w:rsidRPr="00D17DB0" w:rsidTr="00AF35FA">
+        <w:trPr>
+          <w:trHeight w:val="1745"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0" w:rsidP="00AF35FA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1070610</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>384810</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2325370" cy="958850"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="4" name="Caixa de Texto 4"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2325370" cy="958850"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t>Submetido em:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:t>[DD/MM/AAAA]</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t>Aprovado em:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:t>[DD/MM/AAAA]</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t>Avaliado em pares</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t>Editor:</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="C00000"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:t>[Nome do Editor]</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape id="Caixa de Texto 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:84.3pt;margin-top:30.3pt;width:183.1pt;height:75.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBaafVQNwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xnmxpxiixFhgFB&#13;&#10;WyAdelZkKRYmi5qkxM5+/Sjl2XanYReZFKmP5EfSk/u21mQnnFdgCtrrdCkRhkOpzKagP14WX8aU&#13;&#10;+MBMyTQYUdC98PR++vnTpLG56EMFuhSOIIjxeWMLWoVg8yzzvBI18x2wwqBRgqtZQNVtstKxBtFr&#13;&#10;nfW73ZusAVdaB1x4j7cPByOdJnwpBQ9PUnoRiC4o5hbS6dK5jmc2nbB845itFD+mwf4hi5opg0HP&#13;&#10;UA8sMLJ16gNUrbgDDzJ0ONQZSKm4SDVgNb3uu2pWFbMi1YLkeHumyf8/WP64W9lnR0L7FVpsYCSk&#13;&#10;sT73eBnraaWr4xczJWhHCvdn2kQbCMfL/qA/GtyiiaPtbjQejxKv2eW1dT58E1CTKBTUYVsSW2y3&#13;&#10;9AEjouvJJQbzoFW5UFonJY6CmGtHdgybqEPKEV+88dKGNAW9GWDoDwgR+vx+rRn/Gat8i4CaNnh5&#13;&#10;qT1KoV23RJVXvKyh3CNdDg6T5C1fKIRfMh+emcPRQRpwHcITHlID5gRHiZIK3O+/3Ud/7ChaKWlw&#13;&#10;FAvqf22ZE5To7wZ7fdcbDuPsJmU4uu2j4q4t62uL2dZzQKJ6uHiWJzH6B30SpYP6FbdmFqOiiRmO&#13;&#10;sQsaTuI8HBYEt46L2Sw54bRaFpZmZXmEjhxHWl/aV+bssa0BB+IRTkPL8nfdPfjGlwZm2wBSpdZH&#13;&#10;ng+sHunHSU/dOW5lXKVrPXld/h3TPwAAAP//AwBQSwMEFAAGAAgAAAAhAAsodkrgAAAADwEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOClhpGqfiUbhwoqCet7FrR8R2ZLtp+HuW&#13;&#10;E1x2NdrZeTSb2Q1s0jH1wUsoFwUw7bugem8kfH683FTAUkavcAheS/jWCTbt5UWDtQpn/66nXTaM&#13;&#10;RHyqUYLNeaw5T53VDtMijNrT7Riiw0wwGq4inkncDXxZFII77D05WBz1k9Xd1+7kJGwfzcp0FUa7&#13;&#10;rVTfT/P++GZepby+mp/XNB7WwLKe898H/Hag/NBSsEM4eZXYQFhUgqgSREGbCPe3d1ToIGFZlgJ4&#13;&#10;2/D/PdofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFpp9VA3AgAAgwQAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAsodkrgAAAADwEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
-                            <w:pPr>
-[...5 lines deleted...]
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Submetido em:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AF35FA">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r>
                               <w:t>[DD/MM/AAAA]</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
-                            <w:pPr>
-[...5 lines deleted...]
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Aprovado em:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                               <w:t>[DD/MM/AAAA]</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Avaliado em pares</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA">
-                            <w:pPr>
-[...5 lines deleted...]
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Editor:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AF35FA">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                               <w:t>[Nome do Editor]</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...159 lines deleted...]
-    </w:p>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w:rsidR="00AF35FA" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRPr="00307945" w:rsidRDefault="002E1E61">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1155,458 +981,257 @@
       </w:tblGrid>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RESUMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-[...146 lines deleted...]
-              <w:t>: 200 a 250 palavras. Fonte: Times New Roman 12.</w:t>
+              </w:rPr>
+              <w:t>Escreva o resumo em português. Apresente: (1) o tema central em 1 a 2 frases; (2) os principais conceitos e sua articulação teórica; (3) o método e procedimentos metodológicos; (4) síntese dos principais achados; (5) conclusões e contribuições teóricas e praticas. Extensão: 200 a 250 palavras. Fonte: Times New Roman 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Palavras-chave: </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>[Palavra-chave 1; Palavra-chave 2; Palavra-chave 3; Palavra-chave 4; Palavra-chave 5] — ate 5 termos, separados por ponto e virgula. Recomenda-se o Tesauro do Turismo: http://www2.eca.usp.br/tesauroturismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Write the abstract in English. Present: (1) the central topic in 1 to 2 sentences; (2) the main concepts and their theoretical articulation; (3) the method and procedures; (4) synthesis of findings; (5) conclusions and contributions. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Write the abstract in English. Present: (1) the central topic in 1 to 2 sentences; (2) the main concepts and their theoretical articulation; (3) the method and procedures; (4) synthesis of </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">findings; (5) conclusions and contributions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-              <w:t>: Times New Roman 12.</w:t>
+              </w:rPr>
+              <w:t>Length: 200 to 250 words. Font: Times New Roman 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1E61" w:rsidRPr="003B384F">
+      <w:tr w:rsidR="002E1E61" w:rsidRPr="00D17DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRPr="00AF35FA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF35FA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Keywords: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF35FA">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[Keyword 1; Keyword 2; Keyword 3; Keyword 4; Keyword 5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1E61" w:rsidRPr="003B384F">
+      <w:tr w:rsidR="002E1E61" w:rsidRPr="00D17DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
@@ -1627,631 +1252,115 @@
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>RESUMEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-[...416 lines deleted...]
-              <w:t>. Fuente: Times New Roman 12.</w:t>
+              </w:rPr>
+              <w:t>Escriba el resumen en espanol. Presente: (1) el tema central en 1 a 2 frases; (2) los principales conceptos y su articulacion teorica; (3) el metodo y los procedimientos; (4) sintesis de los principales hallazgos; (5) conclusiones y contribuciones. Extension: 200 a 250 palabras. Fuente: Times New Roman 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> clave 5]</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras clave: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>[Palabra clave 1; Palabra clave 2; Palabra clave 3; Palabra clave 4; Palabra clave 5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
         </w:tc>
       </w:tr>
@@ -2260,153 +1369,93 @@
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="8B0000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Como citar (APA 7ª ed.): </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Sobrenome, Inicial. (2025). Título do artigo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ateliê do Turismo</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>, 9(1), XX–XX. https://doi.org/XXXXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="200" w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Quadro de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> de Palavras</w:t>
+        <w:t>Quadro de Distribuição de Palavras</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="20"/>
-[...34 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>O artigo completo não deve ultrapassar 10.000 palavras, incluindo todos os elementos abaixo. Use este quadro como guia de distribuição.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2472"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E1E61">
@@ -2414,1415 +1463,999 @@
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Seção</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Extensão Sugerida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Palavras no Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>Resumo / Abstract / Resumen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>200–250 palavras cada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>600–750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introdução</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>800–1.200 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>800–1.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Teórico</w:t>
+              </w:rPr>
+              <w:t>Referencial Teórico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.000–3.000 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.000–3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metodologia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>800–1.200 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>800–1.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Discussão</w:t>
+              </w:rPr>
+              <w:t>Analise e Discussão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.500–3.500 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.500–3.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conclusão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>500–800 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>500–800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>seções</w:t>
+              </w:rPr>
+              <w:t>Referencias e demais seções</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ate 950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="8B0000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL DO ARTIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="8B0000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Máximo permitido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="8B0000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.000 palavras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
         </w:pBdr>
         <w:spacing w:before="340" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
-        <w:t>Introdu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF35FA">
+        <w:t>IntroduÇão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+        </w:rPr>
+        <w:t>Limite: 800 a 1.200 palavras. Apresente: o tema e sua relevância; o problema de pesquisa; objetivo geral e específicos; contexto empírico (lugar e período); justificativa; contribuições teóricas e praticas; método (de forma sucinta); e organização do artigo. Evite excesso de citacoes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>[Texto da Introdução. Substitua pelo conteúdo do seu artigo — primeiro parágrafo sem recuo na primeira linha.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>[Segundo parágrafo em diante — recuo de 1,25 cm na primeira linha.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
+        </w:pBdr>
+        <w:spacing w:before="340" w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
-        <w:t>Çã</w:t>
-[...246 lines deleted...]
-        </w:rPr>
         <w:t>Referencial Teorico</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRPr="00AF35FA" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> dos debates e lacunas do campo.</w:t>
+      <w:r>
+        <w:t>Limite: 2.000 a 3.000 palavras. Apresente o estado da arte: histórico do tema, gerações de autores, evolução dos debates e lacunas do campo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Citação curta (ate 40 palavras): entre aspas no corpo do texto — ex.: "O ecoturismo pode ser visto como um motor para o desenvolvimento local" (Silva, 2015, p. 123).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRPr="00AF35FA" w:rsidRDefault="00AF35FA" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF35FA">
-[...4 lines deleted...]
-        <w:t>Citação longa (mais de 40 palavras): recuo de 4 cm a esquerda, sem aspas, Times New Roman 11, sem itálico.</w:t>
+      <w:r>
+        <w:t>Citação longa (mais de 40 palavras): recuo de 4 cm a esquerda, sem aspas, Times New Roman 12, sem itálico.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Paráfrases: reescreva a ideia com suas próprias palavras — ex.: Souza (2017) aponta que... Evite o uso de Apud.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="200" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF35FA">
+        <w:t>[Subtítulo do Tema 1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>[Texto do primeiro subtema do referencial teorico.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>Subtítulo</w:t>
-      </w:r>
+        <w:t>[Subtítulo do Tema 2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>[Texto do segundo subtema.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="120"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1A1A1A"/>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> [Modelo Padrão APA 7]</w:t>
+        </w:rPr>
+        <w:t>Tabela 1 [Modelo Padrão APA 7]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Media de Visitantes em Unidades de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> por Ano (2019-2023)</w:t>
+        <w:t>Media de Visitantes em Unidades de Conservacao por Ano (2019-2023)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="2624"/>
         <w:gridCol w:w="2624"/>
         <w:gridCol w:w="2624"/>
       </w:tblGrid>
@@ -3831,928 +2464,787 @@
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P. N. do Pantanal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Serra da Bodoquena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>P. M. Nacoes Indigenas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23.456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32.456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.764</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:t>, 2024).</w:t>
+        <w:t>Dados obtidos de relatorios do Instituto Chico Mendes de Conservacao da Biodiversidade (ICMBio, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0">
       <w:pPr>
         <w:spacing w:before="160" w:after="120"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Quadro 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF35FA">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Modelo Padrão APA 7]</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Quadro 1 [Modelo Padrão APA 7]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="0057417B">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Síntese das Categorias Analíticas sobre Turismo e Desenvolvimento Local</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -4769,2343 +3261,895 @@
       </w:tblGrid>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Categoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00AF35FA">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definição</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autores Principais</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>comunitária</w:t>
+              </w:rPr>
+              <w:t>Turismo de base comunitária</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> do turismo.</w:t>
+              </w:rPr>
+              <w:t>Modelo de turismo que prioriza a participação da comunidade local na gestão e nos benefícios do turismo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Silva (2015); Rocha e Almeida (2019)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>sustentável</w:t>
+              </w:rPr>
+              <w:t>Desenvolvimento sustentável</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> futuras.</w:t>
+              </w:rPr>
+              <w:t>Desenvolvimento que atende as necessidades do presente sem comprometer as gerações futuras.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (2009)</w:t>
+              </w:rPr>
+              <w:t>Sachs (2007); Leff (2009)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Economia Criativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> baseadas no conhecimento, cultura e criatividade.</w:t>
+              </w:rPr>
+              <w:t>Conjunto de atividades econômicas baseadas no conhecimento, cultura e criatividade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (2001); Reis (2020)</w:t>
+              </w:rPr>
+              <w:t>Howkins (2001); Reis (2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Elaborado pelo(s) autor(es) com base na literatura mencionada.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF35FA" w:rsidRDefault="00AF35FA">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="160" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [Modelo Padrão APA 7]</w:t>
+        <w:t>Fig. 1 [Modelo Padrão APA 7]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:left w:val="single" w:sz="16" w:space="0" w:color="8B0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="320" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="320" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[ INSIRA AQUI A FIGURA — Inserir &gt; Imagens &gt; selecione o arquivo ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Titulo da Figura em </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Case</w:t>
+        <w:t>Titulo da Figura em Itálico e Title Case</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>, Ano]. Adaptado de [Titulo da Obra] por [Autor], [Ano], [Editora/URL]. CC BY X.X</w:t>
+        <w:t>Fonte: [Autor/Instituição, Ano]. Adaptado de [Titulo da Obra] por [Autor], [Ano], [Editora/URL]. CC BY X.X</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
         </w:pBdr>
         <w:spacing w:before="340" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
         <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="20"/>
-[...130 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>Limite: 800 a 1.200 palavras. Descreva em texto corrido: (1) natureza da pesquisa; (2) tipo de investigação; (3) método; (4) objeto e unidade de analise; (5) lócus; (6) amostra e critérios; (7) coleta de dados primários e secundários; (8) técnicas de analise; (9) limitações.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>[Texto da Metodologia.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
         </w:pBdr>
         <w:spacing w:before="340" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
         <w:t>Analise e Discussao dos Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="20"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> em dialogo com os autores do referencial.</w:t>
+        </w:rPr>
+        <w:t>Limite: 2.500 a 3.500 palavras. Articule teoria, evidencia empírica e inferência analítica. Para cada categoria, retome os conceitos, exponha os dados e construa inferências em dialogo com os autores do referencial.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="200" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...31 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Subtítulo da Primeira Categoria Analítica]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>[Texto da analise.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
         </w:pBdr>
         <w:spacing w:before="340" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
-        <w:t>Conclus</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF35FA">
+        <w:t>ConclusÃo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+        </w:rPr>
+        <w:t>Limite: 500 a 800 palavras. Retome o objetivo central e indique se foi atingido. Revise conceitos-chave, sintetize resultados, aponte contribuições, reconheça limitações e indique caminhos para investigações futuras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>[Texto das Conclusões.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
+        </w:pBdr>
+        <w:spacing w:before="340" w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
-        <w:t>Ã</w:t>
-      </w:r>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+        </w:rPr>
+        <w:t>APA 7 ed. | Ordenação alfabética pelo sobrenome | Recuo deslocado 1,27 cm | Espaçamento simples | Sem numeração | Itálico apenas no: titulo de livros, nome do periódico e numero do volume.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beni, M. C. (2006). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Analise estrutural do turismo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Editora Senac Sao Paulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Candido, G. A., &amp; Zucco, F. M. (2021). Turismo de base comunitaria e desenvolvimento local: Estudo de caso em comunidades rurais do Rio Grande do Sul. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Revista Brasileira de Pesquisa em Turismo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(1), 45-62. https://doi.org/10.7784/rbtur.v15i1.2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hall, C. M., &amp; Lew, A. A. (2015). Sustainable tourism: An introduction. In C. M. Hall &amp; A. A. Lew (Eds.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Routledge handbook of tourism and sustainability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 3-15). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Routledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ministerio do Turismo. (2022). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Plano estrategico de desenvolvimento do turismo sustentavel 2022-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. https://www.gov.br/turismo/arquivos/plano-estrategico-turismo-2022-2026.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Silva, R. M., &amp; Oliveira, P. H. (2020). Turismo e sustentabilidade em areas protegidas. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Anais do VIII Seminario ANPTUR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (pp. 98-112). ANPTUR. https://www.anptur.org.br/anais2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Trigo, L. G. G., &amp; Panosso Netto, A. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Teorias do turismo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Aleph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="8B0000"/>
+        </w:pBdr>
+        <w:spacing w:before="340" w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="8B0000"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
+        <w:t>Agradecimentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="80" w:line="220" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="20"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
+        </w:rPr>
+        <w:t>Opcional. Mencione financiamentos, bolsas e apoios institucionais. Remova esta seção se não houver.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Texto das </w:t>
-[...11 lines deleted...]
-        <w:t>.]</w:t>
+        <w:t>[Ex.: Ao CNPq pelo apoio por meio de bolsa ou recurso financeiro.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
-    <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
-[...717 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
+    <w:p w:rsidR="00D17DB0" w:rsidRDefault="00D17DB0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
-[...390 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8B0000"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>INFORMACOES DO(S) AUTOR(ES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1E61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
@@ -7134,324 +4178,231 @@
                   <w:tcW w:w="600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="150" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="150" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A1A1A"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8172" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="150" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="150" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AF35FA">
-[...36 lines deleted...]
-                    <w:t xml:space="preserve"> (SIGLA). E-mail: email@inst.br | ORCID: https://orcid.org/0000-0000-0000-0000]</w:t>
+                  <w:r>
+                    <w:t>[Titulacao. Cargo/Programa. Instituicao (SIGLA). E-mail: email@inst.br | ORCID: https://orcid.org/0000-0000-0000-0000]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002E1E61">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="C08080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FAE8E8"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="150" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="150" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A1A1A"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8172" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="150" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="150" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000" w:rsidP="00AF35FA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r w:rsidRPr="00AF35FA">
-[...52 lines deleted...]
-                    <w:t xml:space="preserve"> houver segundo autor.</w:t>
+                  <w:r>
+                    <w:t>[Titulacao. Cargo/Programa. Instituicao (SIGLA). E-mail: email@inst.br | ORCID: https://orcid.org/0000-0000-0000-0000] — Remova se nao houver segundo autor.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="002E1E61" w:rsidRDefault="002E1E61"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00915639" w:rsidRDefault="00915639"/>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B384F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Revista vinculada a</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303994">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFB11EB" wp14:editId="2CEB2735">
             <wp:extent cx="1607737" cy="1624529"/>
             <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
             <wp:docPr id="16" name="Imagem 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Imagem 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1641082" cy="1658223"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -7464,109 +4415,109 @@
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRPr="003B384F" w:rsidRDefault="003B384F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F"/>
     <w:p w:rsidR="003B384F" w:rsidRDefault="003B384F"/>
     <w:sectPr w:rsidR="003B384F">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B030A" w:rsidRDefault="000B030A">
+    <w:p w:rsidR="002E5218" w:rsidRDefault="002E5218">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B030A" w:rsidRDefault="000B030A">
+    <w:p w:rsidR="002E5218" w:rsidRDefault="002E5218">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="C08080"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7683,58 +4634,58 @@
     </w:r>
     <w:r w:rsidR="00AF35FA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="555555"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="555555"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B030A" w:rsidRDefault="000B030A">
+    <w:p w:rsidR="002E5218" w:rsidRDefault="002E5218">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B030A" w:rsidRDefault="000B030A">
+    <w:p w:rsidR="002E5218" w:rsidRDefault="002E5218">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w:rsidR="002E1E61" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="2" w:color="8B0000"/>
       </w:pBdr>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="8B0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -7829,107 +4780,109 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3530E6D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="889146829">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="198"/>
+  <w:zoom w:percent="200"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E1E61"/>
     <w:rsid w:val="000B030A"/>
     <w:rsid w:val="002E1E61"/>
+    <w:rsid w:val="002E5218"/>
     <w:rsid w:val="00307945"/>
     <w:rsid w:val="003B384F"/>
     <w:rsid w:val="0057417B"/>
     <w:rsid w:val="00824CFD"/>
     <w:rsid w:val="00915639"/>
     <w:rsid w:val="00AF35FA"/>
+    <w:rsid w:val="00D17DB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DE93A9E"/>
+  <w14:docId w14:val="27E3438C"/>
   <w15:docId w15:val="{11CBD9AD-5D17-5840-9CA7-D1A89303E2C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8552,51 +5505,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF35FA"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8855,50 +5808,50 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1303</Words>
-  <Characters>7040</Characters>
+  <Words>1177</Words>
+  <Characters>6357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8327</CharactersWithSpaces>
+  <CharactersWithSpaces>7519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>