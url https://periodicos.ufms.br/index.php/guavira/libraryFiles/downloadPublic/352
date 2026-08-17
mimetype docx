--- v0 (2026-07-26)
+++ v1 (2026-08-17)
@@ -1,4019 +1,14454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:spacing w:after="80" w:before="0" w:line="260" w:lineRule="auto"/>
+    <w:p w14:paraId="11DD14E4" w14:textId="77777777" w:rsidR="00761A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="280"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>DOI: https://doi.org/xxxxx  |  ISSN: xxxx-xxxx  |  v. xx  |  20xx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="69772586" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:sz w:val="40"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>TÍTULO DO ARTIGO EM PORTUGUÊS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="1AE77673" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3CB7DB6A" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:color="cfcfcf" w:space="1" w:sz="4" w:val="single"/>
+          <w:bottom w:val="single" w:sz="7" w:space="7" w:color="C8D7D7"/>
         </w:pBdr>
-        <w:spacing w:after="240" w:before="40" w:line="20" w:lineRule="auto"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artículo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:i/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Español</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...49 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="74694FD7" w14:textId="77777777" w:rsidR="005B4BAB" w:rsidRPr="00EC0C93" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Metadata"/>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>SUBMISSÃO ANONIMIZADA: remova este bloco antes do envio e informe a autoria apenas no OJS. Reinsira-o após a aprovação. Repita o bloco quando necessário, respeitado o limite de quatro pessoas autoras.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0728DF40" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa autora 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   ORCID: 0000-0000-0000-0000   |   autor1@email.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="46093C58" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Metadata"/>
+        <w:spacing w:after="140"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Universidade, Departamento, Cidade, Estado, Brasil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w14:paraId="6B5CC83E" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa autora 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   ORCID: 0000-0000-0000-0000   |   autor2@email.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617AEF47" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Metadata"/>
+        <w:spacing w:after="260"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Universidade, Departamento, Cidade, Estado, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443A6144" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:color="cfcfcf" w:space="1" w:sz="4" w:val="single"/>
+          <w:left w:val="single" w:sz="14" w:space="5" w:color="0D5968"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="80" w:after="80" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="198"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMO  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir o resumo descritivo de até 250 palavras aqui. Deve conter o objetivo, método, resultados e conclusões do estudo de forma sucinta e contínua. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placeholder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para demonstrar o fluxo da diagramação e o espaçamento entre linhas do corpo do resumo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0EB24BD1" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:ind w:left="198"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palavra 1; Palavra 2; Palavra 3; Palavra 4; Palavra 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="691349CB" w14:textId="77777777" w:rsidR="00761A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="14" w:space="5" w:color="0D5968"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="80" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="198"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABSTRACT  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Include the descriptive abstract of up to 250 words here. It should contain the objective, method, results and conclusions of the study in a succinct and continuous manner. Placeholder text to demonstrate layout flow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2402EBC8" w14:textId="77777777" w:rsidR="00761A29" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:ind w:left="198"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Word 1; Word 2; Word 3; Word 4; Word 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1C14E0" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="14" w:space="5" w:color="0D5968"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="80" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="198"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMEN  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incluir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>descriptivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de hasta 250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aquí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>contener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objetivo, método, resultados y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conclusiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma sucinta y continua. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>placeholder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para demostrar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>flujo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diagramación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13599837" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+        <w:ind w:left="198"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="17"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F312A5A" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C32BDA0" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="51A17193" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="CitaolongaABNT"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citação direta com mais de três linhas: substitua este texto pelo trecho transcrito, sem utilizar aspas. Mantenha o recuo de 4 cm, a fonte menor que a do texto, o espaçamento simples e a indicação da página ou da localização, quando disponível (Sobrenome, 2025, p. 00).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398EF510" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1. TÍTULO DE SEÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5C266D" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="363B059B" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1.1 SUBTÍTULO DE SEÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1152D544" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="31CC4FE5" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1.2 SUBTÍTULO DE SEÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0621D4E5" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5AF0FA5B" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONCLUSÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="69C1527E" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo. Texto do corpo do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="38869905" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA92837" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="00A01783">
+      <w:pPr>
+        <w:pStyle w:val="RefernciaABNT6023"/>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...159 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome; SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título do livro: subtítulo, se houver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Cidade: Editora, 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...57 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5A787FD3" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="00A01783">
+      <w:pPr>
+        <w:pStyle w:val="RefernciaABNT6023"/>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2763 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título do artigo do periódico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome da Revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cidade, v. 12, n. 3, p. 00–00, 2025. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="00761A29" w:rsidRPr="0069448E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:color w:val="056071"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0001-5350-6943</w:t>
+          <w:t>https://doi.org/10.0000/exemplo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00761A29" w:rsidRPr="0069448E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:color w:val="056071"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t xml:space="preserve">guaviraletras.cptl@ufms.br</w:t>
+          <w:t>https://exemplo.org/artigo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Acesso em: 30 jul. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCCA42F" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="00A01783">
+      <w:pPr>
+        <w:pStyle w:val="RefernciaABNT6023"/>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome; SOBRENOME, Nome; SOBRENOME, Nome. Título do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome do Periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Cidade, v. 8, n. 1, p. 00–00, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C37371" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="00A01783">
+      <w:pPr>
+        <w:pStyle w:val="RefernciaABNT6023"/>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título do livro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. 2. ed. Cidade: Editora, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6930A41E" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="00A01783">
+      <w:pPr>
+        <w:pStyle w:val="RefernciaABNT6023"/>
+        <w:spacing w:after="100"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título do capítulo. In: SOBRENOME, Nome (org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título da obra coletiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Cidade: Editora, 2025. p. 00–00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A150C96" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DECLARAÇÕES, CONFORMIDADE E CIÊNCIA ABERTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6490895E" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LICENÇA DE USO: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este é um artigo publicado em acesso aberto (Open Access) sob a licença </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commons Atribuição 4.0 Internacional (CC BY 4.0), que permite uso, distribuição e reprodução em qualquer meio, desde que o trabalho original seja corretamente citado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F2C1CE" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CONFLITO DE INTERESSES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5701A977" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  As pessoas autoras declararam que não existe nenhum conflito de interesses neste trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CF2BD2" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  As pessoas autoras declaram os seguintes conflitos de interesse: [descrever].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D0FF37" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRIBUIÇÕES AUTORAIS (Taxonomia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DBB86D" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa autora 1: [Inserir papel, ex.: Conceituação, Escrita - rascunho original]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633EE019" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa autora 2: [Inserir papel, ex.: Análise formal, Escrita - revisão e edição]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E280940" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>FINANCIAMENTO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F7EB36" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O presente trabalho foi realizado com apoio da [Inserir agência de fomento se houver, ex.: CAPES, CNPq, FUNDECT / Caso não haja, inserir: O presente trabalho não recebeu financiamento externo].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22076656" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DISPONIBILIDADE DE DADOS DE PESQUISA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EDC46A" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Os dados de pesquisa estão disponíveis em [nome do repositório], em: [DOI ou endereço persistente].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C94E1D0" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Os dados de pesquisa estão incluídos no artigo e em seus materiais suplementares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A7B118" w14:textId="2DA945C0" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Os dados n</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ã</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o podem ser disponibilizados publicamente em raz</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ã</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o de restri</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>çõe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ticas, jur</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dicas, de privacidade ou de confidencialidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A41B8F7" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Não se aplica. Este estudo não utilizou nem produziu dados de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3661AE01" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO SOBRE PREPRINT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5D20C5" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Uma versão anterior deste trabalho foi publicada no servidor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preprints</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [nome], disponível em: [DOI].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBF1F8C" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Este trabalho não foi publicado anteriormente em servidor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preprints</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2A32F8" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO SOBRE O USO DE IA GENERATIVA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F250B3" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  As pessoas autoras declaram que não utilizaram ferramentas de IA generativa na elaboração deste trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620EBF90" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="0D5968"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  As pessoas autoras utilizaram a ferramenta [nome e versão] para [finalidade]. Todo o conteúdo produzido ou revisado com auxílio da ferramenta foi verificado pelas pessoas autoras, que assumem integral responsabilidade pelo conteúdo publicado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD7DDAA" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>AVALIAÇÃO POR PARES E PROCESSO EDITORIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765FA13D" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ABERTURA DO PROCESSO DE AVALIAÇÃO APÓS A APROVAÇÃO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB9A34F" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Autorizo a publicação dos pareceres após a aprovação do manuscrito, respeitada a escolha de cada pessoa parecerista quanto à identificação nominal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BAFB2B" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Option"/>
+        <w:keepLines/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Não autorizo a publicação dos pareceres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514288EC" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>IDENTIFICAÇÃO DAS PESSOAS PARECERISTAS (preenchida pela revista somente quando autorizada):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008B9995" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa parecerista 1: Nome completo. Instituição, cidade, estado, país. ORCID: [link].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068FA66D" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0C93">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pessoa parecerista 2: Nome completo. Instituição, cidade, estado, país. ORCID: [link].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF0470A" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Responsabilidade Editorial:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE22CBF" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Hagemeyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burgo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   ORCID: 0000-0001-5350-6943   |    guaviraletras.cptl@ufms.br </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB7B5F" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Metadata"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Universidade Federal de Mato Grosso do Sul, Três Lagoas, MS, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2918B924" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="073F49"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Guilherme Magri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   ORCID: 0000-0002-2091-9116   |   guaviraletras.cptl@ufms.br </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34835473" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Metadata"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Universidade Federal de Mato Grosso do Sul, Três Lagoas, MS, Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4B865C" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>COMO REFERENCIAR ESTE ARTIGO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456E554F" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000" w:rsidP="0069448E">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="5" w:color="0D5968"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="200"/>
+        <w:ind w:left="255" w:right="255"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome; SOBRENOME, Nome. Título do artigo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D12CF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Guavira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D12CF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Tr</w:t>
+      </w:r>
+      <w:r w:rsidR="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Lagoas, v. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 20xx. DOI: https://doi.org/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CB8207" w14:textId="77777777" w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="5" w:color="C8D7D7"/>
+        </w:pBdr>
+        <w:spacing w:before="140"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recebido em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  Aprovado em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  Publicado em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="647175"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...287 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="00761A29" w:rsidRPr="0069448E" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="879" w:right="1219" w:bottom="879" w:left="1219" w:header="312" w:footer="369" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1202AFF7" w14:textId="77777777" w:rsidR="001232A6" w:rsidRDefault="001232A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0EB65841" w14:textId="77777777" w:rsidR="001232A6" w:rsidRDefault="001232A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...6 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="EB Garamond">
-[...3 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="433ABEEC" w14:textId="77777777" w:rsidR="00761A29" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:rPr/>
+      <w:pStyle w:val="Rodap"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="5" w:space="3" w:color="C8D7D7"/>
+      </w:pBdr>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:szCs w:val="18"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">GUAVIRA LETRAS   •   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0069448E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="647175"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="47FF2633" w14:textId="77777777" w:rsidR="001232A6" w:rsidRDefault="001232A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3EC5AB40" w14:textId="77777777" w:rsidR="001232A6" w:rsidRDefault="001232A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32D25C04" w14:textId="77777777" w:rsidR="00761A29" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="10" w:space="4" w:color="0D5968"/>
+      </w:pBdr>
+      <w:spacing w:after="40"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EB24743" wp14:editId="68649A1F">
+          <wp:extent cx="164557" cy="208800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Picture 1" descr="Logotipo da revista Guavira Letras" title="Guavira Letras"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image(35).png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="164557" cy="208800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="073F49"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   GUAVIRA LETRAS</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1007832526">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1297101150">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="224679763">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2020306122">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1279947566">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="742685237">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="876166412">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1796948750">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="613512953">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="001232A6"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="005B4BAB"/>
+    <w:rsid w:val="0069448E"/>
+    <w:rsid w:val="00761A29"/>
+    <w:rsid w:val="00906347"/>
+    <w:rsid w:val="00A01783"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AD63F7"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B850F2"/>
+    <w:rsid w:val="00B95A1C"/>
+    <w:rsid w:val="00C66DB4"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D12CF9"/>
+    <w:rsid w:val="00EC0C93"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="73BCCDFE"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{1246F462-7F0F-4FBE-8678-BB1715E2115A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
-[...1 lines deleted...]
-        <w:lang w:val="en"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:color w:val="20272A"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:color w:val="366091"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="073F49"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0D5968"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0D5968"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:color w:val="4f81bd"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:color w:val="4f81bd"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:color="4f81bd" w:space="4" w:sz="8" w:val="single"/>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="17365d"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:color w:val="4f81bd"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
+    <w:name w:val="Corpo de texto 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
+    <w:name w:val="Corpo de texto 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listadecontinuao3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodemacro">
+    <w:name w:val="macro"/>
+    <w:link w:val="TextodemacroChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodemacroChar">
+    <w:name w:val="Texto de macro Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodemacro"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseSutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaSutil">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TtulodoLivro">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaClara-nfase6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeClara-nfase6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia1-nfase6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaMdia2-nfase6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia1-nfase6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia2-nfase6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeMdia3-nfase6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaEscura-nfase6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoEscuro-nfase1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SombreamentoColorido-nfase6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListaColorida-nfase6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GradeColorida-nfase6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:color w:val="20272A"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+    <w:name w:val="Metadata"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="647175"/>
+      <w:sz w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Option">
+    <w:name w:val="Option"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="20272A"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
+    <w:name w:val="Reference"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:color w:val="20272A"/>
+      <w:sz w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Smalllabel">
+    <w:name w:val="Small label"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="0D5968"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitaolongaABNT">
+    <w:name w:val="Citação longa ABNT"/>
+    <w:basedOn w:val="Body"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciaABNT6023">
+    <w:name w:val="Referência ABNT 6023"/>
+    <w:basedOn w:val="Reference"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:after="170" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guaviraletras.cptl@ufms.br" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2091-9116" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5350-6943" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:guaviraletras.cptl@ufms.br" TargetMode="External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/EBGaramond-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/EBGaramond-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/EBGaramond-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/EBGaramond-boldItalic.ttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.0000/exemplo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exemplo.org/artigo" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4292,43 +14727,93 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1241</Words>
+  <Characters>6705</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7931</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Guavira Letras - Template Final</dc:title>
+  <dc:subject>Template para submissão e publicação de artigos</dc:subject>
+  <dc:creator>Guavira Letras</dc:creator>
+  <cp:keywords>Guavira Letras; template; submissão; artigo científico</cp:keywords>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+</cp:coreProperties>
+</file>