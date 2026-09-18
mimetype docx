--- v0 (2026-08-05)
+++ v1 (2026-09-18)
@@ -1,8400 +1,6137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="21913485" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTIGO ORIGINAL </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...59 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+    <w:p w14:paraId="5A98A0B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...27 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título em português: em negrito e apenas a inicial maiúscula (até 22 palavras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C597FFE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008FF703" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...46 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Primeiro/a Autor/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="657EB6A9" wp14:editId="49326C5A">
             <wp:extent cx="114300" cy="123825"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="image2.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="2E03E95C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...49 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Instituição, Cidade, País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671C3BE6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...46 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Segundo/a Autor/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E73954F" wp14:editId="2333BEA9">
             <wp:extent cx="114300" cy="123825"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="image2.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="4132C4DA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...49 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Instituição, Cidade, País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B6BCB4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Terceiro/a Autor/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13260D66" wp14:editId="35DCB7C7">
             <wp:extent cx="114300" cy="123825"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="image2.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...122 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="2472399B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
-[...74 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Instituição, Cidade, País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D18BE95" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2472"/>
+          <w:tab w:val="left" w:pos="3398"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Não preencher os nomes dos autores e instituições para a submissão)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49543AB6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5D3720" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Resumo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7618ACC0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mínimo 100, máximo 250 palavras, composto em uma sequência de frases concisas em parágrafo único, sem enumeração de tópicos; não usar citação ou referência. Letra Arial 11, espaçamento simples. Recomenda-se um objetivo, uma metodologia, os resultados e a conclusão.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w14:paraId="2BA831B2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...32 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.mx9pcyxbgaur" w:id="0"/>
+    <w:p w14:paraId="6E873B86" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.mx9pcyxbgaur" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w14:paraId="550376EB" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F5FD4D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em inglês e grafado em caixa baixa (até 22 palavras) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w14:paraId="780323F9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B87FFB8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...53 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1B6A0964" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...52 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Incluir resumo em inglês.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF7091C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19255177" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B2F0FC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...56 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D3DA93" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em espanhol e grafado em caixa baixa (até 22 palavras) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w14:paraId="787509DF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...56 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D08B35D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumen: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...154 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="11D5BA4C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Incluir resumo em espanhol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F58C256" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B243715" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...72 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5761F24D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...53 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="63994D5C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agradecemos por escolher nossa revista para a submissão de seu manuscrito. As orientações a seguir apresentam os requisitos necessários para que o processo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>editorial transcorra adequadamente, desde a avaliação por pares até as etapas de produção e publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B39B704" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402EB9D8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Formatação e Estrutura do Manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Seções do texto, como Introdução, Metodologia, Resultados, Discussão, Considerações Finais, Referências, devem ser grafadas em fonte tamanho 12, negrito, sem usar caixa alta, justificadas à esquerda e sem recuo no início do parágrafo). Subseções devem seguir a mesma formatação, exceto com uso de negrito).</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...106 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="5B9C5F72" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1906794D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Extensão do manuscrito: entre 6.000 e 8.000 palavras (incluindo referências, tabelas e figuras). Recomenda-se uma estruturação com Introdução, Metodologia, Resultados,Discussão, Considerações Finais e Referências. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...100 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="28682D21" w14:textId="5935C640" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Formato: Word (.doc/.docx), A4, Arial 12, espaçamento 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. No início de cada parágrafo, o recuo da primeira linha deve ser de 1,25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9820A2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Em caso de mais de 3 (três) autores(as), deverão ser justificadas. Os(as) autores(as) deverão detalhar as contribuições de cada autor(a). Esta revista adota a Taxonomia de Funções do Colaborador (CRediT – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...86 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contributor Roles Taxonomy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) com o objetivo de promover transparência quanto às contribuições individuais dos autores na elaboração do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A28B1EE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados e Discussão </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...105 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:p w14:paraId="163ED174" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deve-se realizar uma conferência final para verificar se todos os autores estão cadastrados na plataforma da revista com seus respectivos metadados. É obrigatório o preenchimento dos seguintes campos: nome completo, e-mail, país, URL do Lattes (para brasileiros), ORCID, afiliação institucional e minicurrículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F60864" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A fim de garantir o uso ético, transparente e responsável de ferramentas de Inteligência Artificial (IA Generativa), no momento da submissão do manuscrito deve ser preenchida e assinada a Declaração obrigatória de uso de IA, disponível </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-            <w:strike w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="none"/>
-[...2 lines deleted...]
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">no</w:t>
+          <w:t>no</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> site da revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...48 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="33AC8F1D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recomenda-se que o manuscrito seja fundamentado em literatura científica recente, de modo que, no mínimo, 40% das referências sejam dos últimos 5 anos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7DFB1A82" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonimato e Avaliação Cega </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...100 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="2534EF4E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Para garantir avaliação cega, o manuscrito não deve conter identificação de autoria. Referências autorais devem ser substituídas por marcações como “(Autor, Ano)” quando necessário, sendo restabelecidas após a aprovação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACD4365" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Normas de Citação e Referências </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...76 lines deleted...]
-          <w:strike w:val="0"/>
+    <w:p w14:paraId="2F9F8582" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As referências devem seguir as normas da ABNT vigentes, com os nomes dos autores por extenso. As citações no texto devem seguir o sistema autor-data (ex.: Sobrenome, ano).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D1A3F8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4kt9heyxtqx9" w:id="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.4kt9heyxtqx9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>Citações diretas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com até três linhas</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> “[...] quando o excerto do texto tratar de um trecho já iniciado da frase, utiliza-se sempre o respectivo símbolo de [...] ‘</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>supressão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
-[...9 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> [para indicar tal lacuna; porém, está interrupção poderá figurar ainda ao longo da frase [...] ou ao final do fragmento utilizado [...]” (ABNT, 2023, p.2,).</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
-[...9 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...32 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.98w7mas6leza" w:id="2"/>
+    <w:p w14:paraId="268C2F78" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.98w7mas6leza" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para as citações diretas, com mais de três linhas, a ABNT determina que deverá ser utilizado um recuo padronizado, com letra de tamanho inferior ao que está sendo utilizado no corpo do texto, com espaçamento simples e sem o emprego das aspas, presumindo-se, assim, que tal </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recurso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> trata-se de uma </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...62 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citação direta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B05E848" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[...] a citação direta com mais de três linhas, [...] [deverá </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>obrigatoriamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser destacada com recuo [de 4 cm] [...] em relação à margem esquerda, com letra [em fonte] tamanho 10 [...], em espaço simples e sem aspas [antes e depois do trecho da citação, deve ser inserido um espaçamento simples (utilizando o comando </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Adicionar espaço antes e depois do parágrafo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>do editor de textos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...72 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>)] ABNT (2023, p. 12).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CACFC41" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notas de rodapé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="2"/>
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser utilizadas apenas para esclarecimentos essenciais, não sendo permitidas referências bibliográficas nesse formato. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="73562B3E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É possível substituir os nomes dos/das autores/as por </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nos casos aplicáveis).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-[...100 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="4BC5DD5D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figuras, Tabelas e Elementos Gráficos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA0BBC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuras e tabelas devem ser inseridas no corpo do texto, com resolução mínima de 300 dpi. Devem conter um título na parte superior e a fonte na parte inferior. Textos explicativos devem ser concisos. O tipo de elemento, o número de ordem, título, fonte, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...47 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="6230E1B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Legenda e notas deverão acompanhar as margens da ilustração e ser grafadas em fonte Arial tamanho 10. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...259 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="084F3E90" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Considerações Finais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FD188" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As considerações devem decorrer diretamente dos resultados apresentados e das discussões desenvolvidas no manuscrito, refletindo o alcance dos objetivos propostos. Devem evidenciar as principais contribuições e avanços do estudo para o campo de conhecimento e para o objeto investigado, bem como indicar suas implicações práticas, limitações, quando pertinentes, e possibilidades para pesquisas futuras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B64996" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração de divulgação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A31F103" w14:textId="5053946B" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores declaram que não há qualquer conflito de interesses. Os autores declaram ter utilizado a ferramenta de inteligência artificial generativa </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparação do manuscrito na fase xxxx do artigo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7BAAF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiamento </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...118 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="32C1A710" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O presente trabalho foi realizado com apoio da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Código de Financiamento 001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A32E256" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D21C8B3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências devem seguir as normas da ABNT e estar inseridas ao final do texto em ordem alfabética, com espaço entre linhas simples, justificado à esquerda e um “enter” separando cada referência. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="341D2B22" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quando dos destaques necessários, como título de livro e/ou periódico, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">usar negrito </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>não itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="5E0C825A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...26 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="none"/>
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Não esquecer que as referências precisam ser inseridas dessa maneira no sistema da revista, durante a submissão do artigo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="20F1B015" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Não utilizar travessão, deve-se repetir o nome do/a autor/a. Não utilizar o recuo na primeira linha dos parágrafos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FCD2FE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O prenome dos/as autores/as deverá, obrigatoriamente, figurar por extenso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="68375168" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não é possível substituir os nomes dos autores por </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; estes obrigatoriamente devem figurar na referência. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="none"/>
-[...24 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>(Não preencher os nomes dos autores e instituições para a submissão)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3AFBCB" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo de periódico: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="4ADA5BA2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. Título. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, cidade da publicação, volume, número, páginas, Mês de publicação. Ano de publicação. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="35FA3B3B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Livro: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="5BBF170E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo. Local: Editora, ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="4CE45F02" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capítulo de livro: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="701DB148" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor do capítulo. Título do capítulo. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: SOBRENOME, Iniciais do nome do autor. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título da publicação no todo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Edição. Local de publicação: editora, ano. página inicial-final da parte referenciada. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="3E270407" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tese ou Dissertação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D25788" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo. Ano apresentação do trabalho. Número de folhas. Indicação de dissertação ou tese (Grau ou área de concentração) - indicação de faculdade, Universidade (por extenso), Local. Ano de conclusão. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="1574F831" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabalhos apresentados em Eventos: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="436225F9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Iniciais do nome do autor. Título do trabalho. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: NOME DO EVENTO, edição do evento (se houver), ano, local (cidade) de realização. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">... , local de publicação: editora, data da publicação. página inicial-final. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...12 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
+    <w:p w14:paraId="2757A7D0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="2497"/>
+          <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
-        <w:spacing w:after="160" w:before="0" w:line="259" w:lineRule="auto"/>
-[...46 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Para documentos eletrônicos, acrescentar no final das referências, as informações: Disponível em: endereçoeletrônico. Acesso em: dia mês (abreviado) ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CD8EAE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E7AB4A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2F5F2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+    </w:p>
+    <w:p w14:paraId="00C22A5F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    </w:p>
+    <w:p w14:paraId="33E02FBE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="3A944C77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Três instâncias institucionais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6646384C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minicurrículo em até 3 linhas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEAB3A5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:cs="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>🡺</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="7CFA9A54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FF7D1B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...43 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: XXX@XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486F4090" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0CA04A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="526E17C4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Três instâncias institucionais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64928ECC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minicurrículo em até 3 linhas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657D04B8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:cs="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>🡺</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="082AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5C99E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...43 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: XXX@XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7474B4D9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4ACBD0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="1C79C275" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="709"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="786"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Três instâncias institucionais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0625B875" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minicurrículo em até 3 linhas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70220B96" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:cs="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>🡺</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
-[...5 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+    <w:p w14:paraId="65236457" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-          <w:right w:color="000000" w:space="4" w:sz="4" w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CD3859" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...28 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>: XXX@XXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F76088" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="ZapfHumnst BT" w:cs="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3F3611" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="ZapfHumnst BT" w:cs="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT"/>
+    </w:p>
+    <w:p w14:paraId="5D0A2355" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    </w:p>
+    <w:p w14:paraId="68FA6911" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recebido em XX de mês de 20XX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699D8E4F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aceito em XX de mês de 20XX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C69646F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="ZapfHumnst BT" w:cs="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Publicado em XX de mês de 20XX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523EDA34" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="ZapfHumnst BT" w:cs="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT"/>
+    </w:p>
+    <w:p w14:paraId="5045DB99" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    </w:p>
+    <w:p w14:paraId="23066D34" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>COMO CITAR O ARTIGO - ABNT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48981797" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...18 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCDE270" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME1, Prenome B.; SOBRENOME2, Prenome D; SOBRENOMEX, Prenome. Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. x, n. x, p. XX-XX, 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...26 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="2E74895A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C6110B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHECKLIST FINAL ANTES DA SUBMISSÃO </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>(APAGAR ANTES DA SUBMISSÃO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1488BA8D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-320744776"/>
-          <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manuscrito anônimo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="5C6967BF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="-258293747"/>
-          <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID de todos os autores</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="52BDF0E3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="1046446247"/>
-          <w:tag w:val="goog_rdk_2"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declaração de IA preenchida</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="5BCF20E2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_3"/>
           <w:id w:val="563341645"/>
-          <w:tag w:val="goog_rdk_3"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRediT preenchido</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="342D77F0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_4"/>
           <w:id w:val="1196663884"/>
-          <w:tag w:val="goog_rdk_4"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Referências conferidas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="4F5EF300" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_5"/>
           <w:id w:val="-1075635349"/>
-          <w:tag w:val="goog_rdk_5"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI incluído quando disponível</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="089D256A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_6"/>
           <w:id w:val="-624863347"/>
-          <w:tag w:val="goog_rdk_6"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Figuras em 300 dpi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="0FB101E4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_7"/>
           <w:id w:val="-1591312870"/>
-          <w:tag w:val="goog_rdk_7"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas as citações aparecem nas referências</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="14A24C04" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_8"/>
           <w:id w:val="-1929424609"/>
-          <w:tag w:val="goog_rdk_8"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas as referências aparecem no texto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="314AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_9"/>
           <w:id w:val="1214222185"/>
-          <w:tag w:val="goog_rdk_9"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
-              <w:rtl w:val="0"/>
+              <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
-            <w:t xml:space="preserve">☐</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Normas da ABNT conferidas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="ZapfHumnst BT" w:cs="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT"/>
+    <w:p w14:paraId="2385F0BC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64713157" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-      <w:pgMar w:bottom="1418" w:top="1418" w:left="1418" w:right="1418" w:header="680" w:footer="567"/>
+    </w:p>
+    <w:sectPr w:rsidR="00EF13A1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="737E7F1F" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="62B587FE" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-  <w:font w:name="Cambria"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4484BE1E-3676-44B6-857C-78E721A497BC}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{4950E9EF-F25F-4684-B316-20EB0FC2E85B}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{8D57060D-1A2A-4782-BA41-E6A002480938}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{E18C4719-3D81-4533-AC54-2B7329899228}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{11BBB5CF-B02B-4AE6-B0B8-C68B1033EB56}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ZapfHumnst BT">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Oswald Light">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D877523C-CFD7-44C7-936D-DAF06A3DE62B}"/>
   </w:font>
-  <w:font w:name="ZapfHumnst BT"/>
-[...6 lines deleted...]
-  <w:font w:name="Wingdings"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0151D5D9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="6089"/>
+        <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">InterMeio</w:t>
+      <w:t>InterMeio</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">: revista do PPGEdu/UFMS, Campo Grande, v. XX, n. XX, p. XX-XX, 2026</w:t>
+      <w:t>: revista do PPGEdu/UFMS, Campo Grande, v. XX, n. XX, p. XX-XX, 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+  <w:p w14:paraId="3B85A260" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-[...2 lines deleted...]
-        <w:tab w:val="center" w:leader="none" w:pos="3116"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="731"/>
+        <w:tab w:val="center" w:pos="3116"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">XX</w:t>
+      <w:t>XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40225723" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:before="160" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:ind w:right="565" w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
+      <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">, Campo Grande, v. XX, n. XX, p. XX-XX, 2026 </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+  <w:p w14:paraId="0075A6E5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E27BCE">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+  <w:p w14:paraId="3C90561D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6605F176" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table4"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tblStyle w:val="a2"/>
+      <w:tblW w:w="8778" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8436"/>
       <w:gridCol w:w="342"/>
-      <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr>
-[...3 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="00EF13A1" w14:paraId="7A65938D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
+          <w:tcW w:w="8436" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+        <w:p w14:paraId="0D0D1B54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS, v. x, n. x, p. x-x, 2026</w:t>
+            <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS, v. x, n. x, p. x-x, 2026</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+        <w:p w14:paraId="4ADE28BA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">DOI: https://doi.org/10.55028/</w:t>
+            <w:t>DOI: https://doi.org/10.55028/</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+        <w:p w14:paraId="47CD3EC9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">https://periodicos.ufms.br/index.php/intm/index</w:t>
+            <w:t>https://periodicos.ufms.br/index.php/intm/index</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+        <w:p w14:paraId="27EE8F58" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-            <w:widowControl w:val="1"/>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
-            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-              <w:strike w:val="0"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:u w:val="none"/>
-[...1 lines deleted...]
-              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-              <w:strike w:val="0"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
-              <w:u w:val="none"/>
-[...2 lines deleted...]
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">ISSN: 1413-0963 e-ISSN: 2674-9947</w:t>
-[...4 lines deleted...]
-            </w:rPr>
+            <w:t>ISSN: 1413-0963 e-ISSN: 2674-9947</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
+          <w:tcW w:w="342" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:fill="808080" w:val="clear"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+        <w:p w14:paraId="05FDF325" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-            <w:widowControl w:val="1"/>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
-            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-              <w:color w:val="ffffff"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="FFFFFF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:u w:val="none"/>
-[...1 lines deleted...]
-              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-              <w:strike w:val="0"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:u w:val="none"/>
-[...1 lines deleted...]
-              <w:vertAlign w:val="baseline"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
-            <w:instrText xml:space="preserve">PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00E27BCE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
-          </w:r>
-[...3 lines deleted...]
-            </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+  <w:p w14:paraId="25DA8282" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="6089"/>
+        <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Este trabalho está licenciado sob uma licença </w:t>
+      <w:t>Este trabalho está licenciado sob uma licença </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="0000ff"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Creative Commons Attribution 4.0 International License</w:t>
+        </w:rPr>
+        <w:t>Creative Commons Attribution 4.0 International License</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">.</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2E3C9EB0" wp14:editId="66A0A492">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>82562</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>19050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="838200" cy="295275"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...2 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
+          <wp:docPr id="1" name="image1.png" descr="Creative Commons License"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="Creative Commons License" id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image1.png" descr="Creative Commons License"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="838200" cy="295275"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+  <w:p w14:paraId="4ACD797C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="6089"/>
+        <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:br/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...25 lines deleted...]
-          <w:strike w:val="0"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="22254C9B" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5C097051" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3BD65EB0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> De acordo com a ABNT 10520:2023, aspas simples, são empregadas para indicar uma citação no interior da citação. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...24 lines deleted...]
-          <w:strike w:val="0"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="29FB6420" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> O ponto final deverá inserido ao final da frase e não do trecho citado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...24 lines deleted...]
-          <w:strike w:val="0"/>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2C3CDF77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXX</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="584DF2B9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Título do Artigo</w:t>
+      <w:t>Título do Artigo</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+  <w:p w14:paraId="41659553" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Autor 1 •  Autor 2  •  Autor 3</w:t>
+      <w:t>Autor 1 •  Autor 2  •  Autor 3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+  <w:p w14:paraId="711E5D21" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34538E9B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Título do Artigo</w:t>
+      <w:t>Título do Artigo</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+  <w:p w14:paraId="0492ACED" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Autor 1 • Autor 2 • Autor 3</w:t>
+      <w:t>Autor 1 • Autor 2 • Autor 3</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+  <w:p w14:paraId="0A00A0B2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Oswald Light" w:cs="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light"/>
-[...6 lines deleted...]
-        <w:color w:val="6e6e6e"/>
+        <w:rFonts w:ascii="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light" w:cs="Oswald Light"/>
+        <w:color w:val="6E6E6E"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4569C692" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Oswald Light" w:cs="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light"/>
-[...6 lines deleted...]
-        <w:color w:val="6e6e6e"/>
+        <w:rFonts w:ascii="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light" w:cs="Oswald Light"/>
+        <w:color w:val="6E6E6E"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table1"/>
-      <w:tblW w:w="9070.0" w:type="dxa"/>
+      <w:tblStyle w:val="a"/>
+      <w:tblW w:w="9070" w:type="dxa"/>
       <w:jc w:val="center"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9070"/>
-      <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00EF13A1" w14:paraId="3845D9C3" w14:textId="77777777">
       <w:trPr>
-        <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-        <w:tblHeader w:val="0"/>
+        <w:trHeight w:val="567"/>
+        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
+          <w:tcW w:w="9070" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+        <w:p w14:paraId="05F3A67C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
           <w:pPr>
-            <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-            <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Oswald Light" w:cs="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light"/>
-[...6 lines deleted...]
-              <w:color w:val="6e6e6e"/>
+              <w:rFonts w:ascii="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light" w:cs="Oswald Light"/>
+              <w:color w:val="6E6E6E"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:u w:val="none"/>
-[...1 lines deleted...]
-              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          </w:r>
         </w:p>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table2"/>
-            <w:tblW w:w="8967.0" w:type="dxa"/>
+            <w:tblStyle w:val="a0"/>
+            <w:tblW w:w="8967" w:type="dxa"/>
             <w:jc w:val="center"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0400"/>
+            <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="8967"/>
-            <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00EF13A1" w14:paraId="64A6AD20" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="567"/>
+              <w:jc w:val="center"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="8967" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+              <w:p w14:paraId="6F46958C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
                 <w:pPr>
-                  <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-                  <w:pageBreakBefore w:val="0"/>
                   <w:widowControl w:val="0"/>
                   <w:pBdr>
-                    <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                    <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
                   </w:pBdr>
-                  <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-                  <w:jc w:val="left"/>
+                  <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Oswald Light" w:cs="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light"/>
-[...6 lines deleted...]
-                    <w:color w:val="6e6e6e"/>
+                    <w:rFonts w:ascii="Oswald Light" w:eastAsia="Oswald Light" w:hAnsi="Oswald Light" w:cs="Oswald Light"/>
+                    <w:color w:val="6E6E6E"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:u w:val="none"/>
-[...1 lines deleted...]
-                    <w:vertAlign w:val="baseline"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                </w:r>
               </w:p>
               <w:tbl>
                 <w:tblPr>
-                  <w:tblStyle w:val="Table3"/>
-                  <w:tblW w:w="8751.0" w:type="dxa"/>
+                  <w:tblStyle w:val="a1"/>
+                  <w:tblW w:w="8751" w:type="dxa"/>
                   <w:jc w:val="center"/>
+                  <w:tblInd w:w="0" w:type="dxa"/>
                   <w:tblLayout w:type="fixed"/>
-                  <w:tblLook w:val="0400"/>
+                  <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                 </w:tblPr>
                 <w:tblGrid>
                   <w:gridCol w:w="5116"/>
                   <w:gridCol w:w="310"/>
                   <w:gridCol w:w="3325"/>
-                  <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-                  </w:tblGridChange>
                 </w:tblGrid>
-                <w:tr>
+                <w:tr w:rsidR="00EF13A1" w14:paraId="1B60AD32" w14:textId="77777777">
                   <w:trPr>
-                    <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-                    <w:tblHeader w:val="0"/>
+                    <w:trHeight w:val="567"/>
+                    <w:jc w:val="center"/>
                   </w:trPr>
                   <w:tc>
                     <w:tcPr>
+                      <w:tcW w:w="5116" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+                    <w:p w14:paraId="01E40609" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.ndry8hgj3u4s" w:id="3"/>
+                      <w:bookmarkStart w:id="3" w:name="_heading=h.ndry8hgj3u4s" w:colFirst="0" w:colLast="0"/>
                       <w:bookmarkEnd w:id="3"/>
-                      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                          <w:bCs w:val="1"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:rtl w:val="0"/>
                         </w:rPr>
                         <w:t xml:space="preserve">InterMeio: </w:t>
                       </w:r>
-                      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:rtl w:val="0"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Revista do Programa de</w:t>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve">Pós-Graduação em Educação – UFMS</w:t>
+                        <w:t>Revista do Programa de</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Pós-Graduação em Educação – UFMS</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
+                      <w:tcW w:w="310" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+                    <w:p w14:paraId="23C84995" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
+                      <w:tcW w:w="3325" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+                    <w:p w14:paraId="55BBA974" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distB="0" distT="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="651F1489" wp14:editId="7463A84E">
                             <wp:extent cx="1372015" cy="588188"/>
-                            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="5" name="image3.png"/>
-                            <a:graphic>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                                <pic:pic>
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="image3.png"/>
                                     <pic:cNvPicPr preferRelativeResize="0"/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId1"/>
-                                    <a:srcRect b="0" l="0" r="76178" t="0"/>
+                                    <a:srcRect r="76178"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1372015" cy="588188"/>
                                     </a:xfrm>
-                                    <a:prstGeom prst="rect"/>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
                                     <a:ln/>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
-                      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:tc>
                 </w:tr>
               </w:tbl>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+              <w:p w14:paraId="66E119C6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
                 <w:pPr>
                   <w:pBdr>
-                    <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                    <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
                   </w:pBdr>
                   <w:tabs>
-                    <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+                    <w:tab w:val="right" w:pos="8504"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                    <w:smallCaps w:val="1"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:smallCaps/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+        <w:p w14:paraId="694C898D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
           <w:pPr>
-            <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-            <w:widowControl w:val="1"/>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
-            <w:shd w:fill="auto" w:val="clear"/>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
-            <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-              <w:strike w:val="0"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
               <w:color w:val="000000"/>
-              <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+  <w:p w14:paraId="6ABFEB20" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EF13A1"/>
+    <w:rsid w:val="00650085"/>
+    <w:rsid w:val="0076270F"/>
+    <w:rsid w:val="00E27BCE"/>
+    <w:rsid w:val="00EF13A1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0EE75C91"/>
+  <w15:docId w15:val="{D7FB9C11-B9AA-4543-A094-34473DD192A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt_BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="72.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="72" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="72" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufms.br/index.php/persdia/libraryFiles/downloadPublic/310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufms.br/index.php/persdia/libraryFiles/downloadPublic/310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldLight-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldLight-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8673,51 +6410,82 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjCxjjvmfN2psRiJQW8xZ5MpiHGPg==">CgMxLjAaMAoBMBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgExEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBMxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBORIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUzIOaC5teDlwY3l4YmdhdXIyDmguNGt0OWhleXh0cXg5Mg5oLjk4dzdtYXM2bGV6YTIOaC5uZHJ5OGhnajN1NHM4AHIhMXlwdkc0akVWRzN4RGZCOHNPZHZ2aHNRdnBSVDZjSURq</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1669</Words>
+  <Characters>9018</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10666</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Notebook</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>53b16b5b-29a1-4297-8bcf-a08056be2c41</vt:lpwstr>
   </property>
 </Properties>
 </file>