--- v1 (2026-09-18)
+++ v2 (2026-10-08)
@@ -11,134 +11,134 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21913485" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21913485" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D" w:rsidP="00366CA9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTIGO ORIGINAL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A98A0B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A98A0B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D" w:rsidP="00366CA9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título em português: em negrito e apenas a inicial maiúscula (até 22 palavras)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C597FFE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
+    <w:p w14:paraId="2C597FFE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1" w:rsidP="00366CA9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="008FF703" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="008FF703" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Primeiro/a Autor/a</w:t>
@@ -176,75 +176,75 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E03E95C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E03E95C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Instituição, Cidade, País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671C3BE6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="671C3BE6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Segundo/a Autor/a</w:t>
@@ -291,75 +291,75 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4132C4DA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4132C4DA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Instituição, Cidade, País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B6BCB4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53B6BCB4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -407,563 +407,585 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2472399B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2472399B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Instituição, Cidade, País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D18BE95" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D18BE95" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2472"/>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Não preencher os nomes dos autores e instituições para a submissão)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49543AB6" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F5D3720" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F5D3720" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7618ACC0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7618ACC0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mínimo 100, máximo 250 palavras, composto em uma sequência de frases concisas em parágrafo único, sem enumeração de tópicos; não usar citação ou referência. Letra Arial 11, espaçamento simples. Recomenda-se um objetivo, uma metodologia, os resultados e a conclusão.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA831B2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BA831B2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E873B86" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E873B86" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.mx9pcyxbgaur" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550376EB" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F5FD4D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00F5FD4D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em inglês e grafado em caixa baixa (até 22 palavras) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780323F9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B87FFB8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B87FFB8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A0964" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B6A0964" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Incluir resumo em inglês.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF7091C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19255177" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19255177" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B2F0FC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D3DA93" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="36D3DA93" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em espanhol e grafado em caixa baixa (até 22 palavras) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787509DF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D08B35D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3D08B35D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="11D5BA4C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D5BA4C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Incluir resumo em espanhol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F58C256" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B243715" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B243715" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Palabras clave:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mínimo 3; máximo 5; grafadas em letras minúsculas – exceção de nomes próprios ou científicos; separadas por ponto e vírgula.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5761F24D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5761F24D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63994D5C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63994D5C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -972,516 +994,624 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>editorial transcorra adequadamente, desde a avaliação por pares até as etapas de produção e publicação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B39B704" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402EB9D8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="402EB9D8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Formatação e Estrutura do Manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Seções do texto, como Introdução, Metodologia, Resultados, Discussão, Considerações Finais, Referências, devem ser grafadas em fonte tamanho 12, negrito, sem usar caixa alta, justificadas à esquerda e sem recuo no início do parágrafo). Subseções devem seguir a mesma formatação, exceto com uso de negrito).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9C5F72" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B9C5F72" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1906794D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1906794D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Extensão do manuscrito: entre 6.000 e 8.000 palavras (incluindo referências, tabelas e figuras). Recomenda-se uma estruturação com Introdução, Metodologia, Resultados,Discussão, Considerações Finais e Referências. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28682D21" w14:textId="5935C640" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Extensão do manuscrito: entre 6.000 e 8.000 palavras (incluindo referências, tabelas e figuras). Recomenda-se uma estruturação com Introdução, Metodologia, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados,Discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Considerações Finais e Referências. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28682D21" w14:textId="5935C640" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Formato: Word (.doc/.docx), A4, Arial 12, espaçamento 1</w:t>
+        <w:t>Formato: Word (.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), A4, Arial 12, espaçamento 1</w:t>
       </w:r>
       <w:r w:rsidR="00E27BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. No início de cada parágrafo, o recuo da primeira linha deve ser de 1,25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9820A2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F9820A2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Em caso de mais de 3 (três) autores(as), deverão ser justificadas. Os(as) autores(as) deverão detalhar as contribuições de cada autor(a). Esta revista adota a Taxonomia de Funções do Colaborador (CRediT – </w:t>
-      </w:r>
+        <w:t>Em caso de mais de 3 (três) autores(as), deverão ser justificadas. Os(as) autores(as) deverão detalhar as contribuições de cada autor(a). Esta revista adota a Taxonomia de Funções do Colaborador (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contributor Roles Taxonomy</w:t>
-      </w:r>
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) com o objetivo de promover transparência quanto às contribuições individuais dos autores na elaboração do manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A28B1EE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A28B1EE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados e Discussão </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163ED174" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="163ED174" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deve-se realizar uma conferência final para verificar se todos os autores estão cadastrados na plataforma da revista com seus respectivos metadados. É obrigatório o preenchimento dos seguintes campos: nome completo, e-mail, país, URL do Lattes (para brasileiros), ORCID, afiliação institucional e minicurrículo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F60864" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="02F60864" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A fim de garantir o uso ético, transparente e responsável de ferramentas de Inteligência Artificial (IA Generativa), no momento da submissão do manuscrito deve ser preenchida e assinada a Declaração obrigatória de uso de IA, disponível </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="00EF13A1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>no</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> site da revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AC8F1D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33AC8F1D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recomenda-se que o manuscrito seja fundamentado em literatura científica recente, de modo que, no mínimo, 40% das referências sejam dos últimos 5 anos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFB1A82" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7DFB1A82" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonimato e Avaliação Cega </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2534EF4E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2534EF4E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para garantir avaliação cega, o manuscrito não deve conter identificação de autoria. Referências autorais devem ser substituídas por marcações como “(Autor, Ano)” quando necessário, sendo restabelecidas após a aprovação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACD4365" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7ACD4365" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Normas de Citação e Referências </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9F8582" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F9F8582" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As referências devem seguir as normas da ABNT vigentes, com os nomes dos autores por extenso. As citações no texto devem seguir o sistema autor-data (ex.: Sobrenome, ano).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D1A3F8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15D1A3F8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.4kt9heyxtqx9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1546,51 +1676,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [para indicar tal lacuna; porém, está interrupção poderá figurar ainda ao longo da frase [...] ou ao final do fragmento utilizado [...]” (ABNT, 2023, p.2,).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268C2F78" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="268C2F78" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.98w7mas6leza" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1617,51 +1747,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> trata-se de uma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citação direta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05E848" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B05E848" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1673,545 +1803,627 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obrigatoriamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ser destacada com recuo [de 4 cm] [...] em relação à margem esquerda, com letra [em fonte] tamanho 10 [...], em espaço simples e sem aspas [antes e depois do trecho da citação, deve ser inserido um espaçamento simples (utilizando o comando </w:t>
+        <w:t xml:space="preserve"> ser destacada com recuo [de 4 cm] [...] em relação à margem esquerda, com letra [em fonte] tamanho 10 [...], em espaço simples e sem aspas [antes e depois do trecho da citação, deve ser inserido um espaçamento simples (utilizando o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comando </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adicionar espaço antes e depois do parágrafo, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Adicionar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> espaço antes e depois do parágrafo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>do editor de textos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)] ABNT (2023, p. 12).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CACFC41" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CACFC41" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notas de rodapé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser utilizadas apenas para esclarecimentos essenciais, não sendo permitidas referências bibliográficas nesse formato. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73562B3E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73562B3E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É possível substituir os nomes dos/das autores/as por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nos casos aplicáveis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC5DD5D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BC5DD5D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figuras, Tabelas e Elementos Gráficos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CA0BBC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00CA0BBC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figuras e tabelas devem ser inseridas no corpo do texto, com resolução mínima de 300 dpi. Devem conter um título na parte superior e a fonte na parte inferior. Textos explicativos devem ser concisos. O tipo de elemento, o número de ordem, título, fonte, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6230E1B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Figuras e tabelas devem ser inseridas no corpo do texto, com resolução mínima de 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Devem conter um título na parte superior e a fonte na parte inferior. Textos explicativos devem ser concisos. O tipo de elemento, o número de ordem, título, fonte, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6230E1B1" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Legenda e notas deverão acompanhar as margens da ilustração e ser grafadas em fonte Arial tamanho 10. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084F3E90" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="084F3E90" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Considerações Finais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631FD188" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="631FD188" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As considerações devem decorrer diretamente dos resultados apresentados e das discussões desenvolvidas no manuscrito, refletindo o alcance dos objetivos propostos. Devem evidenciar as principais contribuições e avanços do estudo para o campo de conhecimento e para o objeto investigado, bem como indicar suas implicações práticas, limitações, quando pertinentes, e possibilidades para pesquisas futuras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B64996" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56B64996" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaração de divulgação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A31F103" w14:textId="5053946B" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A31F103" w14:textId="5053946B" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os autores declaram que não há qualquer conflito de interesses. Os autores declaram ter utilizado a ferramenta de inteligência artificial generativa </w:t>
       </w:r>
       <w:r w:rsidR="00E27BCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">preparação do manuscrito na fase xxxx do artigo. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58F7BAAF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">preparação do manuscrito na fase </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7BAAF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiamento </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C1A710" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32C1A710" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O presente trabalho foi realizado com apoio da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Código de Financiamento 001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A32E256" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A32E256" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D21C8B3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D21C8B3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As referências devem seguir as normas da ABNT e estar inseridas ao final do texto em ordem alfabética, com espaço entre linhas simples, justificado à esquerda e um “enter” separando cada referência. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="341D2B22" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t>As referências devem seguir as normas da ABNT e estar inseridas ao final do texto em ordem alfabética, com espaço entre linhas simples, justificado à esquerda e um “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” separando cada referência. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341D2B22" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2247,149 +2459,149 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>não itálico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0C825A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E0C825A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Não esquecer que as referências precisam ser inseridas dessa maneira no sistema da revista, durante a submissão do artigo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F1B015" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20F1B015" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Não utilizar travessão, deve-se repetir o nome do/a autor/a. Não utilizar o recuo na primeira linha dos parágrafos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FCD2FE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72FCD2FE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O prenome dos/as autores/as deverá, obrigatoriamente, figurar por extenso. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68375168" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68375168" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2404,530 +2616,750 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; estes obrigatoriamente devem figurar na referência. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Não preencher os nomes dos autores e instituições para a submissão)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3AFBCB" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D3AFBCB" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo de periódico: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADA5BA2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4ADA5BA2" w14:textId="713EC51C" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. Título. </w:t>
+        <w:t xml:space="preserve">SOBRENOME DO AUTOR, </w:t>
+      </w:r>
+      <w:r w:rsidR="004269D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prenome do</w:t>
+      </w:r>
+      <w:r w:rsidR="004269D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor p</w:t>
+      </w:r>
+      <w:r w:rsidR="004269D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or extenso. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, cidade da publicação, volume, número, páginas, Mês de publicação. Ano de publicação. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA3B3B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35FA3B3B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Livro: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBF170E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BBF170E" w14:textId="33ADE4BC" w:rsidR="00EF13A1" w:rsidRDefault="00982E9F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SOBRENOME DO AUTOR, prenome do autor por extenso</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A7391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo. Local: Editora, ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE45F02" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CE45F02" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capítulo de livro: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701DB148" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="701DB148" w14:textId="2970A9E4" w:rsidR="00EF13A1" w:rsidRDefault="00982E9F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor do capítulo. Título do capítulo. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SOBRENOME DO AUTOR, prenome do autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do capítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>por extenso</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Título do capítulo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pren</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ome do autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do livro </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>por extenso</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título da publicação no todo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A7391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Edição. Local de publicação: editora, ano. página inicial-final da parte referenciada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E270407" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E270407" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tese ou Dissertação:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79D25788" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ese ou Dissertação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D25788" w14:textId="6D5F4788" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Iniciais do nome do autor. </w:t>
+        <w:t xml:space="preserve">SOBRENOME DO AUTOR, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prenome do autor por extenso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo. Ano apresentação do trabalho. Número de folhas. Indicação de dissertação ou tese (Grau ou área de concentração) - indicação de faculdade, Universidade (por extenso), Local. Ano de conclusão. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1574F831" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1574F831" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabalhos apresentados em Eventos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436225F9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="436225F9" w14:textId="1962FFC0" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOBRENOME, Iniciais do nome do autor. Título do trabalho. </w:t>
+        <w:t xml:space="preserve">SOBRENOME, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prenome do autor por extenso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Título do trabalho. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: NOME DO EVENTO, edição do evento (se houver), ano, local (cidade) de realização. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="2757A7D0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>... ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local de publicação: editora, data da publicação. página inicial-final. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2757A7D0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2497"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Para documentos eletrônicos, acrescentar no final das referências, as informações: Disponível em: endereçoeletrônico. Acesso em: dia mês (abreviado) ano.</w:t>
+        <w:t xml:space="preserve">Para documentos eletrônicos, acrescentar no final das referências, as informações: Disponível em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>endereçoeletrônico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Acesso em: dia mês (abreviado) ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CD8EAE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E7AB4A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30E7AB4A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
@@ -2949,609 +3381,615 @@
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C22A5F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E02FBE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33E02FBE" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A944C77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A944C77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Três instâncias institucionais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6646384C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6646384C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Minicurrículo em até 3 linhas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEAB3A5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2EEAB3A5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>🡺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFA9A54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CFA9A54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRPr="00210FDD" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF7D1B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34FF7D1B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: XXX@XXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486F4090" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0CA04A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F0CA04A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526E17C4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="526E17C4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Três instâncias institucionais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64928ECC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64928ECC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Minicurrículo em até 3 linhas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657D04B8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="657D04B8" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>🡺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="082AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRPr="00210FDD" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E5C99E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72E5C99E" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: XXX@XXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7474B4D9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4ACBD0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C4ACBD0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Completo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C79C275" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C79C275" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="786"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Três instâncias institucionais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0625B875" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0625B875" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Minicurrículo em até 3 linhas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70220B96" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70220B96" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuição de autoria: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">RETIRAR O TIPO DE CONTRIBUIÇÃO QUE NÃO FOI REALIZADA PELO AUTOR/A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>🡺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administração do Projeto, Análise Formal, Conceituação, Curadoria de Dados, Escrita – Primeira Redação, Escrita – Revisão e Edição, Investigação, Metodologia, Obtenção de Financiamento, Recursos, Software, Supervisão, Validação e Visualização.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65236457" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="65236457" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRPr="00210FDD" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lattes: http://lattes.cnpq.br/00000000000000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CD3859" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19CD3859" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
@@ -3599,85 +4037,85 @@
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D0A2355" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FA6911" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68FA6911" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Recebido em XX de mês de 20XX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699D8E4F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="699D8E4F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aceito em XX de mês de 20XX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C69646F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C69646F" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Publicado em XX de mês de 20XX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523EDA34" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -3688,406 +4126,450 @@
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5045DB99" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="57" w:after="57" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="ZapfHumnst BT" w:eastAsia="ZapfHumnst BT" w:hAnsi="ZapfHumnst BT" w:cs="ZapfHumnst BT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23066D34" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23066D34" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COMO CITAR O ARTIGO - ABNT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48981797" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCDE270" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DCDE270" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME1, Prenome B.; SOBRENOME2, Prenome D; SOBRENOMEX, Prenome. Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal Título em Idioma Principal. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
+        <w:t>InterMeio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. x, n. x, p. XX-XX, 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E74895A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C6110B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47C6110B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHECKLIST FINAL ANTES DA SUBMISSÃO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(APAGAR ANTES DA SUBMISSÃO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1488BA8D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1488BA8D" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-320744776"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manuscrito anônimo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6967BF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C6967BF" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="-258293747"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID de todos os autores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BDF0E3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52BDF0E3" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="1046446247"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declaração de IA preenchida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCF20E2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BCF20E2" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_3"/>
           <w:id w:val="563341645"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CRediT preenchido</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="342D77F0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preenchido</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342D77F0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_4"/>
           <w:id w:val="1196663884"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Referências conferidas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5EF300" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F5EF300" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_5"/>
           <w:id w:val="-1075635349"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI incluído quando disponível</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D256A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="089D256A" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_6"/>
           <w:id w:val="-624863347"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Figuras em 300 dpi</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FB101E4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Figuras em 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0FB101E4" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_7"/>
           <w:id w:val="-1591312870"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas as citações aparecem nas referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A24C04" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14A24C04" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_8"/>
           <w:id w:val="-1929424609"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas as referências aparecem no texto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="314AF42B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_9"/>
           <w:id w:val="1214222185"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Normas da ABNT conferidas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2385F0BC" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64713157" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
@@ -4107,253 +4589,285 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EF13A1">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737E7F1F" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+    <w:p w14:paraId="2A8A6B0E" w14:textId="77777777" w:rsidR="00A7391D" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62B587FE" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+    <w:p w14:paraId="0F1E3D7D" w14:textId="77777777" w:rsidR="00A7391D" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{4484BE1E-3676-44B6-857C-78E721A497BC}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{4950E9EF-F25F-4684-B316-20EB0FC2E85B}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CCF4AD45-C165-42C2-BD87-2CC2DAFEBA82}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{C188D30C-07D0-4F12-B854-1E2C4E77C95E}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{8D57060D-1A2A-4782-BA41-E6A002480938}"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{E18C4719-3D81-4533-AC54-2B7329899228}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{78CC4258-6CFD-444D-B7EF-49367DF5B1EE}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{CDBFA532-6767-495D-B31C-A4EC127A7BFA}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{11BBB5CF-B02B-4AE6-B0B8-C68B1033EB56}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{04EE93C7-4186-4B0F-A2A4-F8A587B5F084}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfHumnst BT">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Oswald Light">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D877523C-CFD7-44C7-936D-DAF06A3DE62B}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B7CEF4FA-4324-45F1-B75C-BA7B051448AB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0151D5D9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0151D5D9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>InterMeio</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>: revista do PPGEdu/UFMS, Campo Grande, v. XX, n. XX, p. XX-XX, 2026</w:t>
+      <w:t xml:space="preserve">: revista do </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>PPGEdu</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/UFMS, Campo Grande, v. XX, n. XX, p. XX-XX, 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B85A260" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3B85A260" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="731"/>
         <w:tab w:val="center" w:pos="3116"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40225723" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="40225723" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:ind w:right="565" w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
+      <w:t>InterMeio</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>: Revista do Programa de Pós-Graduação em Educação – UFMS</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">, Campo Grande, v. XX, n. XX, p. XX-XX, 2026 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0075A6E5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0075A6E5" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -4447,146 +4961,156 @@
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a2"/>
       <w:tblW w:w="8778" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8436"/>
       <w:gridCol w:w="342"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EF13A1" w14:paraId="7A65938D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8436" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0D0D1B54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0D0D1B54" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
-            <w:t>InterMeio: Revista do Programa de Pós-Graduação em Educação – UFMS, v. x, n. x, p. x-x, 2026</w:t>
+            <w:t>InterMeio</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+            </w:rPr>
+            <w:t>: Revista do Programa de Pós-Graduação em Educação – UFMS, v. x, n. x, p. x-x, 2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4ADE28BA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4ADE28BA" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>DOI: https://doi.org/10.55028/</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="47CD3EC9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:p w14:paraId="47CD3EC9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>https://periodicos.ufms.br/index.php/intm/index</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="27EE8F58" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:p w14:paraId="27EE8F58" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>ISSN: 1413-0963 e-ISSN: 2674-9947</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="342" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="05FDF325" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+        <w:p w14:paraId="05FDF325" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4252"/>
               <w:tab w:val="right" w:pos="8504"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="FFFFFF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
@@ -4614,419 +5138,533 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00E27BCE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="25DA8282" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="25DA8282" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Este trabalho está licenciado sob uma licença </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1">
-[...10 lines deleted...]
-    </w:hyperlink>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00EF13A1">
+      <w:instrText>HYPERLINK "https://creativecommons.org/licenses/by/4.0/" \h</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00EF13A1">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>Creative</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Commons </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>Attribution</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>International</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>License</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00EF13A1">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2E3C9EB0" wp14:editId="66A0A492">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>82562</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>19050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="838200" cy="295275"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
           <wp:docPr id="1" name="image1.png" descr="Creative Commons License"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Creative Commons License"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="838200" cy="295275"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4ACD797C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="4ACD797C" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6089"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22254C9B" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+    <w:p w14:paraId="405CFA43" w14:textId="77777777" w:rsidR="00A7391D" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C097051" w14:textId="77777777" w:rsidR="0076270F" w:rsidRDefault="0076270F">
+    <w:p w14:paraId="092E32A6" w14:textId="77777777" w:rsidR="00A7391D" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3BD65EB0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BD65EB0" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De acordo com a ABNT 10520:2023, aspas simples, são empregadas para indicar uma citação no interior da citação. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="29FB6420" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29FB6420" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> O ponto final deverá inserido ao final da frase e não do trecho citado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2C3CDF77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C3CDF77" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXX</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="584DF2B9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="584DF2B9" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Título do Artigo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="41659553" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="41659553" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Autor 1 •  Autor 2  •  Autor 3</w:t>
+      <w:t xml:space="preserve">Autor 1 </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>•  Autor</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2  •</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  Autor 3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="711E5D21" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34538E9B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="34538E9B" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Título do Artigo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0492ACED" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0492ACED" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Autor 1 • Autor 2 • Autor 3</w:t>
@@ -5167,110 +5805,122 @@
               </w:p>
               <w:tbl>
                 <w:tblPr>
                   <w:tblStyle w:val="a1"/>
                   <w:tblW w:w="8751" w:type="dxa"/>
                   <w:jc w:val="center"/>
                   <w:tblInd w:w="0" w:type="dxa"/>
                   <w:tblLayout w:type="fixed"/>
                   <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                 </w:tblPr>
                 <w:tblGrid>
                   <w:gridCol w:w="5116"/>
                   <w:gridCol w:w="310"/>
                   <w:gridCol w:w="3325"/>
                 </w:tblGrid>
                 <w:tr w:rsidR="00EF13A1" w14:paraId="1B60AD32" w14:textId="77777777">
                   <w:trPr>
                     <w:trHeight w:val="567"/>
                     <w:jc w:val="center"/>
                   </w:trPr>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="5116" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="01E40609" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="01E40609" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="3" w:name="_heading=h.ndry8hgj3u4s" w:colFirst="0" w:colLast="0"/>
                       <w:bookmarkEnd w:id="3"/>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">InterMeio: </w:t>
+                        <w:t>InterMeio</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Revista do Programa de</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>Pós-Graduação em Educação – UFMS</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="310" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
                     <w:p w14:paraId="23C84995" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00EF13A1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3325" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="55BBA974" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="55BBA974" w14:textId="77777777" w:rsidR="00EF13A1" w:rsidRDefault="00A7391D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="651F1489" wp14:editId="7463A84E">
                             <wp:extent cx="1372015" cy="588188"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="5" name="image3.png"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
@@ -5358,75 +6008,84 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF13A1"/>
+    <w:rsid w:val="00210FDD"/>
+    <w:rsid w:val="00366CA9"/>
+    <w:rsid w:val="004269D9"/>
+    <w:rsid w:val="00530FC4"/>
     <w:rsid w:val="00650085"/>
     <w:rsid w:val="0076270F"/>
+    <w:rsid w:val="00982E9F"/>
+    <w:rsid w:val="00A7391D"/>
+    <w:rsid w:val="00BB1A36"/>
     <w:rsid w:val="00E27BCE"/>
     <w:rsid w:val="00EF13A1"/>
+    <w:rsid w:val="00FF74BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0EE75C91"/>
@@ -6083,51 +6742,51 @@
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="72" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="72" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufms.br/index.php/persdia/libraryFiles/downloadPublic/310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6434,58 +7093,58 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjCxjjvmfN2psRiJQW8xZ5MpiHGPg==">CgMxLjAaMAoBMBIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgExEisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATISKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBMxIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE0EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATUSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBNhIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUxowCgE3EisKKQgHQiUKEVF1YXR0cm9jZW50byBTYW5zEhBBcmlhbCBVbmljb2RlIE1TGjAKATgSKwopCAdCJQoRUXVhdHRyb2NlbnRvIFNhbnMSEEFyaWFsIFVuaWNvZGUgTVMaMAoBORIrCikIB0IlChFRdWF0dHJvY2VudG8gU2FucxIQQXJpYWwgVW5pY29kZSBNUzIOaC5teDlwY3l4YmdhdXIyDmguNGt0OWhleXh0cXg5Mg5oLjk4dzdtYXM2bGV6YTIOaC5uZHJ5OGhnajN1NHM4AHIhMXlwdkc0akVWRzN4RGZCOHNPZHZ2aHNRdnBSVDZjSURq</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1669</Words>
-  <Characters>9018</Characters>
+  <Words>1674</Words>
+  <Characters>9040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10666</CharactersWithSpaces>
+  <CharactersWithSpaces>10693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Notebook</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>53b16b5b-29a1-4297-8bcf-a08056be2c41</vt:lpwstr>
   </property>
 </Properties>
 </file>